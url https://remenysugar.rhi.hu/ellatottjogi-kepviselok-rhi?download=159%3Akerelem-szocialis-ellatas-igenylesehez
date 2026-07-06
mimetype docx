--- v0 (2025-10-15)
+++ v1 (2026-07-06)
@@ -1,4411 +1,14962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="72428FC3" w14:textId="77777777" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
-[...46 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="108F26DF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED2FF25" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00E2260D" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="466"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...19 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kérele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="42"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F9308E1" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="431"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="36"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gondoskodást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nyújtó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>szociális</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="1FBD762D" w14:textId="77777777" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="26"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="24"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>igényléséhez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="26C882CC" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754E8487" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="946"/>
+        </w:tabs>
+        <w:ind w:hanging="273"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>igénylő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="603F26A0" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B9C46E" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="686"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="thick" w:color="4D4D4D"/>
+        </w:rPr>
+        <w:t>Név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="thick" w:color="4D4D4D"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB196E9" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="250"/>
+        <w:ind w:left="662"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="97"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF758A9" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="126"/>
+        <w:ind w:left="671"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anyja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="89"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-28"/>
+          <w:w w:val="89"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15113A84" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="242"/>
+        <w:ind w:left="662"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="36"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FE9BD0" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="245"/>
+        <w:ind w:left="662"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="76"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>idő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="33"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AC6DCD" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="246"/>
+        <w:ind w:left="661"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TAJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="26"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szám</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFD3940" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="242"/>
+        <w:ind w:left="671"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Állampolgársága</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8A15AD" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-[...21 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="674"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cselekvőképességre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vonatkozó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="52"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="57"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="34"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláhúzással</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586E8E59" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1228"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cselekvőképes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2457D9F4" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1242"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cselekvőképességében</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="53"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részlegesen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="29"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>korlátozott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="38"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="48"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alábbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="58"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ügycsoport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ok)ban:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59513583" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="851" w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cselekvőképesség</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ében</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="21"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teljesen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>korlátozott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B7ED48F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="683"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="161"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="108"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAD2FFD" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="688"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="81"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E16E608" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...187 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="683"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Értesítési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="20"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="29"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="17"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eltér</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="32"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="27"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhelytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="20"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="47"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F83BB1C" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BAE2B43" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="661"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telefonszám</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="796E6DF5" w14:textId="4C60D807" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ok):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BEA08D" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="237"/>
+        <w:ind w:left="687"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23221AC4" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E698700" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616CF4DF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB24343" wp14:editId="30CB64B1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>976630</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>113030</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1856740" cy="1270"/>
+                <wp:effectExtent l="5080" t="6350" r="5080" b="11430"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="6" name="Szabadkézi sokszög 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1856740" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 1538 1538"/>
+                            <a:gd name="T1" fmla="*/ T0 w 2924"/>
+                            <a:gd name="T2" fmla="+- 0 4462 1538"/>
+                            <a:gd name="T3" fmla="*/ T2 w 2924"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2924">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2924" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="9154">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6D2EC514" id="Szabadkézi sokszög 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:76.9pt;margin-top:8.9pt;width:146.2pt;height:.1pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2924,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAimcoUFQMAALAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1u2zAMfh+wOwh63JD6p84v6hRD0gwD&#10;uq1AswMolhwbtSVPUuI0ww60C+wCvdgo2k6TdAOGYX5QKJH6+JEUmavrXVmQrdAmVzKmwYVPiZCJ&#10;4rlcx/TLctEbUWIsk5wVSoqYPgpDr6evX13V1USEKlMFF5oAiDSTuoppZm018TyTZKJk5kJVQoIy&#10;VbpkFrZ67XHNakAvCy/0/YFXK80rrRJhDJzOGyWdIn6aisR+TlMjLCliCtwsrhrXlVu96RWbrDWr&#10;sjxpabB/YFGyXILTA9ScWUY2On8BVeaJVkal9iJRpafSNE8ExgDRBP5ZNPcZqwTGAskx1SFN5v/B&#10;Jp+2d5rkPKYDSiQroUT3e7Zi/OHpxz4nRj2Y/dPPNRm4TNWVmcCF++pOu1hNdauSBwMK70TjNgZs&#10;yKr+qDggso1VmJ1dqkt3E+ImOyzC46EIYmdJAofBqD8YRlCrBHRBOMQaeWzS3U02xr4XCnHY9tbY&#10;poQcJCwAb8NYAkRaFlDNtz3ik6B/OcKlLfnBLOjM3nhk6ZOahOMwOjcKOyPEiqJB+Fusy87MYYVH&#10;WMB/3TFkWUc62cmWNUiEuZbxMU+VMi4/S+DWJQgQwMhF+Adb8H1u29xpXWjohfMu0JRAF6yaaCtm&#10;HTPnwomkjimmwh2UaiuWClX2rHLg5FlbyGMrvH7MqlHDDecAnk0joFPH9aiyUi3yosDSFtJRGQf9&#10;CHNjVJFzp3RsjF6vZoUmW+b6Gz8XDICdmFXa2DkzWWOHqiZmrTaSo5dMMH7TypblRSMDUIFJh9fZ&#10;5sa9U+zsb2N/fDO6GUW9KBzc9CJ/Pu+9W8yi3mARDPvzy/lsNg++O85BNMlyzoV0tLspE0R/18Xt&#10;vGvmw2HOnIR3koUFfi+z4J3SwCRBLN1vU4SudZteXyn+CG2sVTM2YcyDkCm9p6SGkRlT83XDtKCk&#10;+CBhJo2DyPWtxU3UH4aw0cea1bGGyQSgYmopvHwnzmwzlzeVztcZeAqw3lK9g/GR5q7Pcc40rNoN&#10;jEWMoB3hbu4e79Hq+Y9m+gsAAP//AwBQSwMEFAAGAAgAAAAhAErQ4XzfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSxmlG6XphJB2AIQQA4lr1pi0InG6Juu6f485wcl+&#10;9tPz52o1eSdGHGIXSMHVLAOB1ATTkVXw8b6+XIKISZPRLhAqOGKEVX16UunShAO94bhJVnAIxVIr&#10;aFPqSylj06LXcRZ6JN59hcHrxHKw0gz6wOHeyXmWFdLrjvhCq3t8aLH53uy9gle/cPb4vLvt7Di8&#10;FI8XT/n6c6fU+dl0fwci4ZT+zPCLz+hQM9M27MlE4VjfXDN64mbBlQ15XsxBbHmwzEDWlfz/Qf0D&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIpnKFBUDAACwBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAStDhfN8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AABvBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHsGAAAAAA==&#10;" path="m,l2924,e" filled="f" strokeweight=".25428mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1856740,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFB022E" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00727AD3" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="128"/>
+        <w:ind w:left="676"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="15"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ajánlott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kötelezö</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="578F5927" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315C2115" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:ind w:left="467"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366DFC65" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00162610" w:rsidRPr="00162610">
+          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1160" w:right="1020" w:bottom="280" w:left="860" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34787965" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00727AD3" w:rsidRDefault="00162610" w:rsidP="00162610">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="893"/>
+        </w:tabs>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="892" w:hanging="273"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Amennyiben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="25"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="6"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>törvényes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>képviselő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0CD5F535" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072C99BF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="607"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5512DD4C" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC08D31" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="595"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="99"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="26"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F56FD0" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="246"/>
+        <w:ind w:left="611"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="104"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>akóhely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="73"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACF3E53" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B96E619" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="606"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: ....................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57060EF1" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7826CB" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00727AD3">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-[...44 lines deleted...]
-        <w:t>Név</w:t>
+        <w:ind w:left="607"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Értesítési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="25"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="25"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eltér</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="32"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="23"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhelytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="42"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0274FB2A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="579"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telefonszám</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ok):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="84"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD41D53" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00B24414" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="237"/>
+        <w:ind w:left="601"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="102"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008A3CF1">
-[...4 lines deleted...]
-        <w:t>: …</w:t>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="144"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="144"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="51"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="144"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="144"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........................</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008A3CF1">
-[...295 lines deleted...]
-    <w:p w14:paraId="3213D29E" w14:textId="77777777" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+    </w:p>
+    <w:p w14:paraId="5075D34B" w14:textId="77777777" w:rsidR="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5337C26E" w14:textId="77777777" w:rsidR="00727AD3" w:rsidRPr="00162610" w:rsidRDefault="00727AD3" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2ADC2A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="876"/>
+        </w:tabs>
+        <w:ind w:left="875" w:hanging="289"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Megnevezett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hozzátartozó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104D07CF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76314DCA" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="92"/>
+        <w:ind w:left="584"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="thick" w:color="3B3B3B"/>
+        </w:rPr>
+        <w:t>Név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="thick" w:color="3B3B3B"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C82240F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AE4006" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="576"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="108"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="35"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DAE139" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="237"/>
+        <w:ind w:left="597"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="117"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>akóhely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="65"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FF26A4" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147A40BD" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="597"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="28"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="76"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3112605D" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29079120" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00727AD3">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-[...246 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Értesítési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="25"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="28"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eltér</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="22"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhelytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="21"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="47"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22573B17" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07829941" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telefonszám</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...98 lines deleted...]
-    <w:p w14:paraId="7B80BB5B" w14:textId="77777777" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ok):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="98"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383E196C" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00B24414" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="231"/>
+        <w:ind w:left="582"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="34"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416210A9" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="237"/>
+        <w:ind w:left="582"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rokonsági</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="18"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2607B9" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5003265D" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05E29DD1" wp14:editId="61CD014A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>903605</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>115570</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1862455" cy="1270"/>
+                <wp:effectExtent l="8255" t="6350" r="15240" b="11430"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="5" name="Szabadkézi sokszög 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1862455" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 1423 1423"/>
+                            <a:gd name="T1" fmla="*/ T0 w 2933"/>
+                            <a:gd name="T2" fmla="+- 0 4356 1423"/>
+                            <a:gd name="T3" fmla="*/ T2 w 2933"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2933">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2933" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="12206">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4CEFFB0F" id="Szabadkézi sokszög 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.15pt;margin-top:9.1pt;width:146.65pt;height:.1pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2933,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSwBPwFwMAALEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe9u2jAQ/z5p72D54yaaPwQKqKGaoEyT&#10;uq1S2QOY2CFREzuzDaFMe6C9wF6gL7bzJaFAN2malg/m7Dv/7nd3vuPqelcWZCu0yZWMaXDhUyJk&#10;ongu1zH9slz0RpQYyyRnhZIipo/C0Ovp61dXdTURocpUwYUmACLNpK5imllbTTzPJJkomblQlZCg&#10;TJUumYWtXntcsxrQy8ILfX/o1UrzSqtEGAOn80ZJp4ifpiKxn9PUCEuKmAI3i6vGdeVWb3rFJmvN&#10;qixPWhrsH1iULJfg9AA1Z5aRjc5fQJV5opVRqb1IVOmpNM0TgTFANIF/Fs19xiqBsUByTHVIk/l/&#10;sMmn7Z0mOY/pgBLJSijR/Z6tGH94+rHPiVEPZv/0c00GLlN1ZSZw4b660y5WU92q5MGAwjvRuI0B&#10;G7KqPyoOiGxjFWZnl+rS3YS4yQ6L8HgogthZksBhMBqG0QDYJKALwkuskccm3d1kY+x7oRCHbW+N&#10;bUrIQcIC8DaMJZQ7LQuo5tse8UkQhX1c2pIfzILO7I1Hlj6pSTju98+Nws4IsaL+YPhbrH5n5rDC&#10;Iyzgv+4YsqwjnexkyxokwlzL+JinShmXnyVw6xIECGDkIvyDLfg+t23utC409MJ5F2hKoAtWTbQV&#10;s46Zc+FEUscUU+EOSrUVS4Uqe1Y5cPKsLeSxFV4/ZtWo4YZzAM+mEdCp43pUWakWeVFgaQvpqARh&#10;6A8xOUYVOXdaR8fo9WpWaLJlrsHxc9EA2olZpY2dM5M1dqhqgtZqIzm6yQTjN61sWV40MgAVmHV4&#10;nm1y3EPF1v429sc3o5tR1IvC4U0v8ufz3rvFLOoNF8HlYN6fz2bz4LvjHESTLOdcSEe7GzNB9Hdt&#10;3A68ZkAcBs1JeCdZWOD3MgveKQ1MEsTS/TZV6Hq3afaV4o/Qx1o1cxPmPAiZ0ntKapiZMTVfN0wL&#10;SooPEobSOIgiN2RxEw0uQ9joY83qWMNkAlAxtRSevhNnthnMm0rn6ww8BVhvqd7B/Ehz1+g4aBpW&#10;7QbmIkbQznA3eI/3aPX8TzP9BQAA//8DAFBLAwQUAAYACAAAACEAC2udC94AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbNRpGqooxKkKEkulDrQs3Zz4cALxOYrdNP33XCfY&#10;7t09vfteuZldLyYcQ+dJwXKRgEBqvOnIKvg8vj/lIELUZHTvCRVcMcCmur8rdWH8hT5wOkQrOIRC&#10;oRW0MQ6FlKFp0emw8AMS37786HRkOVppRn3hcNfLNEnW0umO+EOrB3xrsfk5nJ0Cu2uXk5Vpvt9e&#10;u9P+9L071q9aqceHefsCIuIc/8xww2d0qJip9mcyQfSss3TFVh7yFAQbstXzGkR9W2Qgq1L+b1D9&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFLAE/AXAwAAsQYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAtrnQveAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAcQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB8BgAAAAA=&#10;" path="m,l2933,e" filled="f" strokeweight=".33906mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1862455,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E395AE" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00727AD3" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="574"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="15"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ajánlott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kötelező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6CF1EA28" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00727AD3" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="21"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="25"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ajánlott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kötelező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="17B0F858" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00162610" w:rsidRPr="00162610">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1100" w:right="1020" w:bottom="820" w:left="860" w:header="0" w:footer="625" w:gutter="0"/>
+          <w:pgNumType w:start="22"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B340C86" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00727AD3" w:rsidRDefault="00727AD3" w:rsidP="00B24414">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="67"/>
+        <w:ind w:left="912" w:hanging="242"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tartós</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ntlakásos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="27"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>int</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zményi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátá</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tén</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nagykorú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="24"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyerm</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ek)</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="50"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00727AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D1789A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0C7299" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:ind w:left="656"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="41"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619562CC" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFC18D5" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="102"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="28"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74516C5B" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="245"/>
+        <w:ind w:left="664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="157"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="91"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B6DC1C" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C272484" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="35"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B0D005" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E29113A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00B24414">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-[...112 lines deleted...]
-    <w:p w14:paraId="1B0AC6C2" w14:textId="77777777" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+        <w:ind w:left="663"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Értesítési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="32"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eltér</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="22"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhelytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="39"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0886CDDE" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3694716D" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="637"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telefonszám</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ok):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="82"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................................................:...........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="77D029C7" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00B24414" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="241"/>
+        <w:ind w:left="659"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DFA691" w14:textId="77777777" w:rsidR="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A05B21D" w14:textId="77777777" w:rsidR="00B24414" w:rsidRPr="00162610" w:rsidRDefault="00B24414" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378EC72C" w14:textId="77777777" w:rsidR="00B24414" w:rsidRPr="00B24414" w:rsidRDefault="00162610" w:rsidP="00B24414">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="7230"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="658" w:right="107" w:hanging="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tartási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>öröklési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szerződést</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kötött</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-e:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>igen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-62"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-62"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7BA525" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00B24414">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="922"/>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="658" w:right="107" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláhúzással</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="35"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517B6531" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00B24414">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E5E03F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="657"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Igen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>válasz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esetén</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gondozást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szerződésben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="17"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vállaló</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED88363" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33355724" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00B24414" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:ind w:left="647"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414" w:rsidRPr="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205CC251" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219766C8" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="643"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Születési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>név</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="21"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484ED9D4" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="246"/>
+        <w:ind w:left="659"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="98"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14076552" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC6C351" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="659"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartóz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="36"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24414">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363FF409" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E81CF9D" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="0035002B">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="659"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Értesítési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="21"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eltér</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="38"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bejelentett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="20"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóhelytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tartózkodási</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="42"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helytől</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6506ABC6" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="637"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telefonszám</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ok):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF8C0CB" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2108FADF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B74DBA" wp14:editId="632D83E1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>964565</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>216535</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1862455" cy="1270"/>
+                <wp:effectExtent l="12065" t="5080" r="11430" b="12700"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="4" name="Szabadkézi sokszög 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1862455" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 1519 1519"/>
+                            <a:gd name="T1" fmla="*/ T0 w 2933"/>
+                            <a:gd name="T2" fmla="+- 0 4452 1519"/>
+                            <a:gd name="T3" fmla="*/ T2 w 2933"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2933">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2933" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="9154">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="70D4862A" id="Szabadkézi sokszög 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:75.95pt;margin-top:17.05pt;width:146.65pt;height:.1pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2933,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYP6umFwMAALAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe9u2jAQ/z5p72D54yaaPwQKqKGaoEyT&#10;uq1S2QOY2CFREzuzDaFMe6C9wF6gL7bzJaFAN2malg/m7Dv/7nd3vuPqelcWZCu0yZWMaXDhUyJk&#10;ongu1zH9slz0RpQYyyRnhZIipo/C0Ovp61dXdTURocpUwYUmACLNpK5imllbTTzPJJkomblQlZCg&#10;TJUumYWtXntcsxrQy8ILfX/o1UrzSqtEGAOn80ZJp4ifpiKxn9PUCEuKmAI3i6vGdeVWb3rFJmvN&#10;qixPWhrsH1iULJfg9AA1Z5aRjc5fQJV5opVRqb1IVOmpNM0TgTFANIF/Fs19xiqBsUByTHVIk/l/&#10;sMmn7Z0mOY9pRIlkJZTofs9WjD88/djnxKgHs3/6uSaRy1RdmQlcuK/utIvVVLcqeTCg8E40bmPA&#10;hqzqj4oDIttYhdnZpbp0NyFussMiPB6KIHaWJHAYjIZhNBhQkoAuCC+xRh6bdHeTjbHvhUIctr01&#10;tikhBwkLwNswllDutCygmm97xCfBIBjj0pb8YBZ0Zm88svRJTcJxv39uFHZGiBVFg/C3WP3OzGGF&#10;R1jAf90xZFlHOtnJljVIhLmW8TFPlTIuP0vg1iUIEMDIRfgHW/B9btvcaV1o6IXzLtCUQBesmmgr&#10;Zh0z58KJpI4ppsIdlGorlgpV9qxy4ORZW8hjK7x+zKpRww3nAJ5NI6BTx/WoslIt8qLA0hbSURkH&#10;gwhzY1SRc6d0bIxer2aFJlvm+hs/FwyAnZhV2tg5M1ljh6omZq02kqOXTDB+08qW5UUjA1CBSYfX&#10;2ebGvVPs7G9jf3wzuhlFvSgc3vQifz7vvVvMot5wEVwO5v35bDYPvjvOQTTJcs6FdLS7KRNEf9fF&#10;7bxr5sNhzpyEd5KFBX4vs+Cd0sAkQSzdb1OErnWbXl8p/ghtrFUzNmHMg5ApvaekhpEZU/N1w7Sg&#10;pPggYSaNgyhyMxY30eAyhI0+1qyONUwmABVTS+HlO3Fmm7m8qXS+zsBTgPWW6h2MjzR3fY5zpmHV&#10;bmAsYgTtCHdz93iPVs9/NNNfAAAA//8DAFBLAwQUAAYACAAAACEAZhyFI94AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbizt1k5b13RCaHBDaIPDdksb01ZrnKpJt/L2eCc4&#10;/van35/z7WQ7ccHBt44UxLMIBFLlTEu1gq/P16cVCB80Gd05QgU/6GFb3N/lOjPuSnu8HEItuIR8&#10;phU0IfSZlL5q0Go/cz0S777dYHXgONTSDPrK5baT8yhaSqtb4guN7vGlwep8GK2CD+rG3Vt9OpWr&#10;97Dcu+O5OqY7pR4fpucNiIBT+IPhps/qULBT6UYyXnSc03jNqIJFEoNgIEnSOYjyNliALHL5/4Pi&#10;FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJg/q6YXAwAAsAYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGYchSPeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAcQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB8BgAAAAA=&#10;" path="m,l2933,e" filled="f" strokeweight=".25428mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1862455,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708D0FA8" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="0035002B" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="123"/>
+        <w:ind w:left="657"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="28"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Több</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gyermek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="29"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esetén</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="41"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bővítendő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E9E8748" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="0035002B" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="21"/>
+        <w:ind w:left="654"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="23"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ajánlott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kötelező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52B8BAAF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00162610" w:rsidRPr="00162610">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1180" w:right="1020" w:bottom="840" w:left="860" w:header="0" w:footer="625" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DEAA36" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="0035002B" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="64"/>
+        <w:ind w:left="639"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cím</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="135"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="135"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="135"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60349CE7" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D74281A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="0035002B" w:rsidRDefault="0035002B" w:rsidP="0035002B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="619"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="1"/>
-[...17 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...30 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérelem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>benyújtásának</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláhúzással</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>több</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölhető</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3353A6" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1337"/>
+          <w:tab w:val="left" w:pos="1338"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>önellátó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>képesség</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="62"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hiánya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3CF1">
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="22"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>csökkenése</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="45"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>illetve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="21"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elvesztése</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="681CD7DA" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1337"/>
+          <w:tab w:val="left" w:pos="1338"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="1337"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jövedelmi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megélhetési</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="18"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>okok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3591AA27" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1333"/>
+          <w:tab w:val="left" w:pos="1334"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="1333" w:hanging="362"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>család</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>képességének</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>csökkenése</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>illetve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elvesztése</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3039597C" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1344"/>
+          <w:tab w:val="left" w:pos="1345"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="1344" w:hanging="373"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mentális</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="25"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="27"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>problémák</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="232AB02F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1338"/>
+          <w:tab w:val="left" w:pos="1339"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="1339" w:hanging="372"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakhatással</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kapcsolatos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>problémák</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="37B5AF26" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1332"/>
+          <w:tab w:val="left" w:pos="1333"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...147 lines deleted...]
-    <w:p w14:paraId="3512915C" w14:textId="15894D26" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+        <w:ind w:left="1333" w:hanging="369"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egyéb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500D27DC" w14:textId="77777777" w:rsidR="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BF01B5" w14:textId="77777777" w:rsidR="0035002B" w:rsidRPr="00162610" w:rsidRDefault="0035002B" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B14DF9" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="885"/>
+        </w:tabs>
+        <w:ind w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kérem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláhúzással</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>milyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>típusú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>igényel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0945C4" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C630DF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1081"/>
+        </w:tabs>
+        <w:ind w:hanging="484"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ápolást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gondozást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nyújtó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intézmény</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E4D8520" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1329"/>
+          <w:tab w:val="left" w:pos="1330"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>idősek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1EF8D340" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1317"/>
+          <w:tab w:val="left" w:pos="1318"/>
+        </w:tabs>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="1318" w:hanging="351"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fogyatékos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4ACD01AF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1338"/>
+          <w:tab w:val="left" w:pos="1339"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+        <w:ind w:left="1338" w:hanging="382"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichiátriai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="47"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="35C682B2" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1319"/>
+          <w:tab w:val="left" w:pos="1321"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="1320" w:hanging="368"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B90C4A0" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1340"/>
+          <w:tab w:val="left" w:pos="1341"/>
+        </w:tabs>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="1340" w:hanging="384"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hajléktalanok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="51"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1BD3FF6D" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFAAF26" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1088"/>
+        </w:tabs>
+        <w:ind w:left="1087" w:hanging="491"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rehabilitációs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intézmény</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="621E0145" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1313"/>
+          <w:tab w:val="left" w:pos="1314"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="1313" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fogyatékos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3423A44F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1338"/>
+          <w:tab w:val="left" w:pos="1339"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+        <w:ind w:left="1338" w:hanging="386"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichiátriai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="43"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="39"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="56634849" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1319"/>
+          <w:tab w:val="left" w:pos="1321"/>
+        </w:tabs>
+        <w:spacing w:before="34"/>
+        <w:ind w:left="1320" w:hanging="364"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39D8ED57" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5215EDC2" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="0035002B">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1063" w:hanging="476"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Támogatott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lakhatás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2E4F0C6F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1298"/>
+          <w:tab w:val="left" w:pos="1299"/>
+        </w:tabs>
+        <w:spacing w:before="53"/>
+        <w:ind w:left="1298" w:hanging="327"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fogyatékos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="299CD9D0" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1328"/>
+          <w:tab w:val="left" w:pos="1329"/>
+        </w:tabs>
+        <w:spacing w:before="54"/>
+        <w:ind w:left="1328" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichiátriai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="015CD217" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1305"/>
+          <w:tab w:val="left" w:pos="1306"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+        <w:ind w:left="1305" w:hanging="334"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="60F46171" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4B28E3" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="0035002B">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="993" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Átmeneti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="24"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elhelyezést</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nyújtó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intézmény</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="506C3C91" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1319"/>
+          <w:tab w:val="left" w:pos="1320"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+        <w:ind w:left="1320" w:hanging="373"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>időskorúak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gondozóháza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="635C780A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1298"/>
+          <w:tab w:val="left" w:pos="1299"/>
+        </w:tabs>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="1298" w:hanging="346"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fogyatékos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gondozóháza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6D761104" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1328"/>
+          <w:tab w:val="left" w:pos="1329"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+        <w:ind w:left="1328" w:hanging="376"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichiátriai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>átmeneti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6577AA2E" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1311"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="1310"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>átmeneti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="22"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3AC89DEC" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5F4033" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="0035002B" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="490"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>akóotthoni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A2EB9B9" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1298"/>
+          <w:tab w:val="left" w:pos="1299"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="1298" w:hanging="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fogyatékos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ápoló-gondozó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>célú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóotthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3D97B5D7" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64292820" wp14:editId="19F54837">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>915670</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>206375</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1868805" cy="1270"/>
+                <wp:effectExtent l="10795" t="7620" r="6350" b="10160"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Szabadkézi sokszög 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1868805" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 1442 1442"/>
+                            <a:gd name="T1" fmla="*/ T0 w 2943"/>
+                            <a:gd name="T2" fmla="+- 0 4385 1442"/>
+                            <a:gd name="T3" fmla="*/ T2 w 2943"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2943">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2943" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="9154">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1803C94B" id="Szabadkézi sokszög 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:72.1pt;margin-top:16.25pt;width:147.15pt;height:.1pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2943,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy0stIGwMAALAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O2jAQ/V+pd7D8sxWbDwILaMOqgqWq&#10;tG1XWnoAkzgk2sRObUNYqh6oF+gF9mIdjxMW2FaqquZHsDPjN2/eeIar611Vki1XupAipsGFTwkX&#10;iUwLsY7pl+WiN6JEGyZSVkrBY/rINb2evn511dQTHspclilXBECEnjR1THNj6onn6STnFdMXsuYC&#10;jJlUFTOwVWsvVawB9Kr0Qt8feo1Uaa1kwrWGr3NnpFPEzzKemM9ZprkhZUyBm8G3wvfKvr3pFZus&#10;FavzImlpsH9gUbFCQNAD1JwZRjaqeAFVFYmSWmbmIpGVJ7OsSDjmANkE/lk29zmrOeYC4uj6IJP+&#10;f7DJp+2dIkUa0z4lglVQovs9W7H04enHviBaPuj908816VulmlpP4MB9fadsrrq+lcmDBoN3YrEb&#10;DT5k1XyUKSCyjZGozi5TlT0JeZMdFuHxUAS+MySBj8FoOBr5A0oSsAXhJdbIY5PubLLR5j2XiMO2&#10;t9q4EqawwgKkbRpLKHdWlVDNtz3ikyCKQny1JT+4BZ3bG48sfdKQcBxhtlDMg1PYOSFW1B8NfosF&#10;GrqQFis8wgL+644hyzvSyU60rGFFmG0ZH3Wqpbb6LIFbJxAggJPN8A++EPvc151pQyjohfMuUJRA&#10;F6ycJDUzlpkNYZekiSlKYT9UcsuXEk3mrHIQ5NlaimMvPH7MypnhhA0A18YtMKjlelRZIRdFWWJp&#10;S2GpjINBhNpoWRapNVo2Wq1Xs1KRLbP9jY9NBsBO3GqlzZzp3PmhyeWs5EakGCXnLL1p14YVpVsD&#10;UImiw+1stbH3FDv729gf34xuRlEvCoc3vcifz3vvFrOoN1wEl4N5fz6bzYPvlnMQTfIiTbmwtLsp&#10;E0R/18XtvHPz4TBnTtI7UWGBz0sVvFMaKBLk0v26InSt63p9JdNHaGMl3diEMQ+LXKo9JQ2MzJjq&#10;rxumOCXlBwEzaQw9ZmcsbqLBZQgbdWxZHVuYSAAqpobCzbfLmXFzeVOrYp1DpADrLeQ7GB9ZYfsc&#10;54xj1W5gLGIG7Qi3c/d4j17PfzTTXwAAAP//AwBQSwMEFAAGAAgAAAAhAOMkCSzfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyogxugCnGqCvEjDiBIK3F14m0SEa+j2G1T&#10;np7tCW47u6PZb/Ll5HqxxzF0njRczxIQSLW3HTUaNuunqwWIEA1Z03tCDUcMsCzOz3KTWX+gT9yX&#10;sREcQiEzGtoYh0zKULfoTJj5AYlvWz86E1mOjbSjOXC466VKklvpTEf8oTUDPrRYf5c7p2FePj4f&#10;t5X8+lBv7691M6qfl5XS+vJiWt2DiDjFPzOc8BkdCmaq/I5sED3rNFVs5TB1A4IN6XzBQ3Va3IEs&#10;cvm/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMtLLSBsDAACwBgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4yQJLN8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAB1BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;" path="m,l2943,e" filled="f" strokeweight=".25428mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1868805,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0027C576" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="0035002B" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="133"/>
+        <w:ind w:left="578"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="26"/>
+          <w:w w:val="105"/>
+          <w:position w:val="7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ajánlott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035002B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kötelező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="10CEF6DE" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00162610" w:rsidRPr="00162610">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1140" w:right="1020" w:bottom="940" w:left="860" w:header="0" w:footer="625" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE16290" w14:textId="77777777" w:rsidR="0035002B" w:rsidRPr="00162610" w:rsidRDefault="0035002B" w:rsidP="0035002B">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1298"/>
+          <w:tab w:val="left" w:pos="1299"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="1298" w:hanging="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>fogyatékos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rehabilitációs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>célú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóotthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="578F1432" w14:textId="77777777" w:rsidR="0035002B" w:rsidRPr="00162610" w:rsidRDefault="0035002B" w:rsidP="0035002B">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1328"/>
+          <w:tab w:val="left" w:pos="1329"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+        <w:ind w:left="1328" w:hanging="376"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichiátriai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rehabilitációs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>célú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóotthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2706A525" w14:textId="77777777" w:rsidR="0035002B" w:rsidRPr="00162610" w:rsidRDefault="0035002B" w:rsidP="0035002B">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1311"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="1310"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rehabilitációs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>célú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lakóotthona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="44FA5442" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527F3D52" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1103"/>
+        </w:tabs>
+        <w:ind w:left="1102" w:hanging="467"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Szociális</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alapellátás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7660485B" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1358"/>
+          <w:tab w:val="left" w:pos="1359"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="1358" w:hanging="373"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>időskorúak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nappali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátása</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="66C4B588" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1346"/>
+          <w:tab w:val="left" w:pos="1347"/>
+        </w:tabs>
+        <w:spacing w:before="27"/>
+        <w:ind w:left="1346" w:hanging="366"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fogyatékos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyek·nappali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátása</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="23750098" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1371"/>
+          <w:tab w:val="left" w:pos="1372"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="1371" w:hanging="377"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichiátriai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nappali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátása</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5AA4870E" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1353"/>
+          <w:tab w:val="left" w:pos="1354"/>
+        </w:tabs>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="1353" w:hanging="368"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nappali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátása</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="74DE1AFF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1348"/>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:before="32"/>
+        <w:ind w:left="1348" w:hanging="358"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szociális</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>étkeztetés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="07BE8C98" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1368"/>
+          <w:tab w:val="left" w:pos="1369"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="1368" w:hanging="383"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>házi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>segítségnyújtás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="342462AF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1357"/>
+          <w:tab w:val="left" w:pos="1358"/>
+        </w:tabs>
+        <w:spacing w:before="33"/>
+        <w:ind w:left="1357" w:hanging="372"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelzőrendszeres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>házi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>segítségnyújtás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="72EAA7A4" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1348"/>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:before="32"/>
+        <w:ind w:left="1348"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>támogató</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="24"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szolgáltatás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2F2E3724" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1371"/>
+          <w:tab w:val="left" w:pos="1372"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="1371" w:hanging="386"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pszichiátriai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nyújtott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>közösségi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alapellátás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B061D99" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1348"/>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1348"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nyújtott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>közösségi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alapellátás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="54AA2EED" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1353"/>
+          <w:tab w:val="left" w:pos="1354"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="1353"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szenvedélybetegek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>részére</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nyújtott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alacsonyküszöbű</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1FD72AB8" w14:textId="77777777" w:rsidR="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8E888C" w14:textId="77777777" w:rsidR="000D5585" w:rsidRPr="00162610" w:rsidRDefault="000D5585" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23192313" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00162610" w:rsidRPr="00162610">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1160" w:right="1020" w:bottom="840" w:left="860" w:header="0" w:footer="625" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16635CEE" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3828"/>
+        </w:tabs>
+        <w:spacing w:before="111"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Soron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kívüli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elhelyezést</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kér</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>igen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7CF0E5CE" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="67"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláhúzással</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="21"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AD1DC0" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3035"/>
+        </w:tabs>
+        <w:spacing w:before="89"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5B29CA" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00162610" w:rsidRPr="00162610" w:rsidSect="000D5585">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="600" w:right="1020" w:bottom="280" w:left="860" w:header="0" w:footer="625" w:gutter="0"/>
+          <w:cols w:num="2" w:space="7512" w:equalWidth="0">
+            <w:col w:w="4357" w:space="582"/>
+            <w:col w:w="5091"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605EF875" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366E84AF" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="641"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Igen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>válasz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esetén</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="29"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indokol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E501CB" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1482A8E2" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4378"/>
+        </w:tabs>
+        <w:ind w:left="627"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>időtartama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>határozott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="122"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73959B4C" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="234"/>
+        <w:ind w:left="66"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>határozatlan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4D73B176" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="000D5585" w:rsidP="000D5585">
+      <w:pPr>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="636"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>áhúzássa</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="37"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="29"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>határozott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="32"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>időt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pontos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-32"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="28"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jelölje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="54"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eg,</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="24"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pl</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="39"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hónap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="19"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>év</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>napjáig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:w w:val="115"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6BE9A3" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48EEF006" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="635"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Egyéb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>közlendő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117AFFE8" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00162610" w:rsidRPr="00162610">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="600" w:right="1020" w:bottom="280" w:left="860" w:header="0" w:footer="625" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B82612" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="355"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nyilatkozat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5199629F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="1"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04693EB0" w14:textId="77777777" w:rsidR="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alulírott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="32"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérelmező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="47"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hozzájárulok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="51"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="29"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adataim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektronikus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="55"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>úton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>történő</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rögzítéséhez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-63"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>azok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="27"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nyilvántartásához</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5496A002" w14:textId="77777777" w:rsidR="000D5585" w:rsidRDefault="000D5585" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31853DCD" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>közölt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>val</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>óságnak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megfelelnek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5585">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>személyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-63"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>okmányokban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="47"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bejegyzett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adatokkal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="28"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megegyeznek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA0A97A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="000D5585" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5426"/>
+        </w:tabs>
+        <w:spacing w:before="232"/>
+        <w:ind w:left="579"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-30"/>
+          <w:w w:val="133"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dátum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="109"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00162610" w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>év</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hónap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………….. nap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31929C84" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608B3CB5" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A4D3E7" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46623130" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4005EA56" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E031BB" wp14:editId="40E0C546">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>964565</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>120015</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2821305" cy="1270"/>
+                <wp:effectExtent l="12065" t="8890" r="14605" b="8890"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Szabadkézi sokszög 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2821305" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 1519 1519"/>
+                            <a:gd name="T1" fmla="*/ T0 w 4443"/>
+                            <a:gd name="T2" fmla="+- 0 5962 1519"/>
+                            <a:gd name="T3" fmla="*/ T2 w 4443"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="4443">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4443" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="12206">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="28AE116C" id="Szabadkézi sokszög 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:75.95pt;margin-top:9.45pt;width:222.15pt;height:.1pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="4443,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuW7cqFwMAALEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1u2zAMfh+wOwh63JD6J06aBHWKIW6G&#10;Ad1WoNkBFEuOhdqSJylxmmEH2gV2gV5slGynTroBwzA/KJRIffxIiszV9b4s0I4pzaWIcXDhY8RE&#10;KikXmxh/WS0HE4y0IYKSQgoW40em8fX89aurupqxUOayoEwhABF6Vlcxzo2pZp6n05yVRF/IiglQ&#10;ZlKVxMBWbTyqSA3oZeGFvj/2aqlopWTKtIbTpFHiucPPMpaaz1mmmUFFjIGbcaty69qu3vyKzDaK&#10;VDlPWxrkH1iUhAtweoRKiCFoq/gLqJKnSmqZmYtUlp7MMp4yFwNEE/hn0dznpGIuFkiOro5p0v8P&#10;Nv20u1OI0xiHGAlSQonuD2RN6MPTjwNHWj7ow9PPDQptpupKz+DCfXWnbKy6upXpgwaFd6KxGw02&#10;aF1/lBQQydZIl519pkp7E+JGe1eEx2MR2N6gFA7DSRgM/RFGKeiC8NLVyCOz7m661eY9kw6H7G61&#10;aUpIQXIFoG0YKyh3VhZQzbcD5KNgFEzd0pb8aBZ0Zm88tPJRjaIoGp4bQXJ6WKPpOPwt1rAzs1hh&#10;Dwv4bzqGJO9Ip3vRsgYJEdsyvstTJbXNzwq4dQkCBDCyEf7BFnyf2zZ3WhcKeuG8CxRG0AXrJtqK&#10;GMvMurAiqmPsUmEPSrljK+lU5qxy4ORZW4i+lbveZ9Wo4YZ1AM+mEZxTy7VXWSGXvChcaQthqQRh&#10;6I9dcrQsOLVaS0erzXpRKLQjtsHdZ6MBtBOzSmmTEJ03dk7VBK3kVlDnJmeE3rSyIbxoZAAqXNbh&#10;ebbJsQ/Vtfa3qT+9mdxMokEUjm8GkZ8kg3fLRTQYL4PLUTJMFosk+G45B9Es55QyYWl3YyaI/q6N&#10;24HXDIjjoDkJ7yQLS/e9zIJ3SsMlCWLpfpsqdL3bNPta0kfoYyWbuQlzHoRcqgNGNczMGOuvW6IY&#10;RsUHAUNpGkSRHbJuE40uQ9iovmbd1xCRAlSMDYanb8WFaQbztlJ8k4OnwNVbyHcwPzJuG90NmoZV&#10;u4G56CJoZ7gdvP29s3r+p5n/AgAA//8DAFBLAwQUAAYACAAAACEAlmyrlN4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+EQAyF7yb+h0lNvLkDKBtAhs2GxJseXE023gamC0Smg8zsgv/eetJT&#10;+9qX16/lbrWjuODsB0cK4k0EAql1ZqBOwfvb010GwgdNRo+OUME3ethV11elLoxb6BUvh9AJDiFf&#10;aAV9CFMhpW97tNpv3ITEu5ObrQ4s506aWS8cbkeZRNFWWj0QX+j1hHWP7efhbBWkp6/8Ib3/GJ+P&#10;TZe8HOt9FtWLUrc36/4RRMA1/JnhF5/RoWKmxp3JeDGyTuOcrdxkXNmQ5tsERMODPAZZlfL/B9UP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG5btyoXAwAAsQYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJZsq5TeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAcQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB8BgAAAAA=&#10;" path="m,l4443,e" filled="f" strokeweight=".33906mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2821305,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09FCEF77" wp14:editId="477B6453">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3870960</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>120015</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2845435" cy="1270"/>
+                <wp:effectExtent l="13335" t="8890" r="8255" b="8890"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Szabadkézi sokszög 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2845435" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 6096 6096"/>
+                            <a:gd name="T1" fmla="*/ T0 w 4481"/>
+                            <a:gd name="T2" fmla="+- 0 10577 6096"/>
+                            <a:gd name="T3" fmla="*/ T2 w 4481"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="4481">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4481" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="12206">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3CC6EDCD" id="Szabadkézi sokszög 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:304.8pt;margin-top:9.45pt;width:224.05pt;height:.1pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="4481,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATNReTHAMAALIGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1u2zAM/T9gdxD0c0PqjzqfqFMMSTMM&#10;6LYCzQ6gWHJs1JY8SYnTDDvQLrAL9GKjaDtN0g0YhvmHI5nUIx+fyFxd78qCbIU2uZIxDS58SoRM&#10;FM/lOqZfloveiBJjmeSsUFLE9FEYej19/eqqriYiVJkquNAEQKSZ1FVMM2urieeZJBMlMxeqEhKM&#10;qdIls7DVa49rVgN6WXih7w+8WmleaZUIY+DrvDHSKeKnqUjs5zQ1wpIippCbxbfG98q9vekVm6w1&#10;q7I8adNg/5BFyXIJQQ9Qc2YZ2ej8BVSZJ1oZldqLRJWeStM8EcgB2AT+GZv7jFUCuUBxTHUok/l/&#10;sMmn7Z0mOQftKJGsBInu92zF+MPTj31OjHow+6efaxK4StWVmcCB++pOO66mulXJgwGDd2JxGwM+&#10;ZFV/VBwQ2cYqrM4u1aU7CbzJDkV4PIggdpYk8DEcRf3osk9JArYgHKJGHpt0Z5ONse+FQhy2vTW2&#10;kZDDCgXgLY0lyJ2WBaj5tkd8MvDHA3y1kh/cgHfj9sYjS5/UJIpGyBbEPDiFnRNiBX5/OPwt2GXn&#10;58DCIzAgsO5SZFmXdbKTbdqwIsz1jI+FqpRxBVpCcl2FAAGcHMU/+ELsc9/mTBtCQzOct4GmBNpg&#10;1dSkYtZl5kK4JaljirVwH0q1FUuFJnsmHQR5thby2AuPH2fVmOGECwD3pllgUJfrkbRSLfKiQG0L&#10;6VIJwtAfYHGMKnLurC4do9erWaHJlrkOx8exAbQTt0obO2cma/zQ1JDWaiM5hskE4zft2rK8aNYA&#10;VGDV4X62xXE3FXv729gf34xuRlEvCgc3vcifz3vvFrOoN1gEw/78cj6bzYPvLucgmmQ550K6tLs5&#10;E0R/18ftxGsmxGHSnNA7qcICn5dV8E7TwCIBl+63UaFr3qbbV4o/QiNr1QxOGPSwyJTeU1LD0Iyp&#10;+bphWlBSfJAwlcZBFLkpi5uoPwxho48tq2MLkwlAxdRSuPpuObPNZN5UOl9nEClAvaV6BwMkzV2n&#10;46Rpsmo3MBiRQTvE3eQ93qPX81/N9BcAAAD//wMAUEsDBBQABgAIAAAAIQAQfeNb4AAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwEMffBb9DOME3l0wwXWvTMYWKiC9OGfiWNmdTbC6lybbu&#10;25s9ubc7/j/+97tyPbuBHXAKvScFy4UAhtR601On4OuzvlsBC1GT0YMnVHDCAOvq+qrUhfFH+sDD&#10;NnYslVAotAIb41hwHlqLToeFH5FS9uMnp2Nap46bSR9TuRv4vRCSO91TumD1iM8W29/t3imov98b&#10;KU79U/0mN6/ZGHcvjd0pdXszbx6BRZzjPwxn/aQOVXJq/J5MYIMCKXKZ0BSscmBnQDxkGbAmTfkS&#10;eFXyyxeqPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATNReTHAMAALIGAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAQfeNb4AAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAHYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;" path="m,l4481,e" filled="f" strokeweight=".33906mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2845435,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFBAE4C" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4904"/>
+        </w:tabs>
+        <w:spacing w:before="218"/>
+        <w:ind w:left="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérelmező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláírása</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ellátást</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérelmező</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>törvényes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B5A7744" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="000D5585">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="4900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>képviselőjének</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aláírása</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="589E6DDA" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E931AA" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D232F0F" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D1264B" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B6EEE7" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF7DDB9" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00E2260D" w:rsidRDefault="00E2260D" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A3CF1">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-    <w:p w14:paraId="245F4895" w14:textId="77777777" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+        <w:t xml:space="preserve">Az </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>intézmény</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>tölti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ki:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4301D8D3" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E7EF98" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00E2260D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nyilvántartásba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vétel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>száma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DF6500" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79326F1D" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00E2260D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="1"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="76704944" w14:textId="77777777" w:rsidR="00505E9E" w:rsidRPr="008A3CF1" w:rsidRDefault="00505E9E" w:rsidP="00505E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kérelem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>előterjesztésének</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vagy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beutaló</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>határozat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beérkezé</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sének</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="26"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>időpontja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDD9BA1" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A83F23" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8AFEC6" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425CE2B2" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00E2260D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...100 lines deleted...]
-      </w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>előgondozás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="27"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lefolytatásának</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>időpontja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0071AEBE" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24496DF7" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300C6663" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C0B825" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A655347" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:left="573"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008A3CF1">
-[...9 lines deleted...]
-        <w:t>………………………………………………………………</w:t>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kelt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2260D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00505E9E" w:rsidRPr="008A3CF1">
-[...885 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A3CF1">
-[...590 lines deleted...]
-      <w:noEndnote/>
+    </w:p>
+    <w:p w14:paraId="6C386EE8" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C03A940" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4380D68A" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B34140" w14:textId="77777777" w:rsidR="00162610" w:rsidRPr="00162610" w:rsidRDefault="00162610" w:rsidP="00162610">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:ind w:right="918"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162610">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intézményvezető</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="37DB1B47" w14:textId="77777777" w:rsidR="00C40ACF" w:rsidRPr="00162610" w:rsidRDefault="00C40ACF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C40ACF" w:rsidRPr="00162610">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12436CAC" w14:textId="77777777" w:rsidR="000933F0" w:rsidRDefault="000933F0">
+    <w:p w14:paraId="0374FA52" w14:textId="77777777" w:rsidR="003C3716" w:rsidRDefault="003C3716" w:rsidP="00E2260D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61545E73" w14:textId="77777777" w:rsidR="000933F0" w:rsidRDefault="000933F0">
+    <w:p w14:paraId="41CCF941" w14:textId="77777777" w:rsidR="003C3716" w:rsidRDefault="003C3716" w:rsidP="00E2260D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-    <w:charset w:val="EE"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...48 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...8 lines deleted...]
-    <w:panose1 w:val="02040502050505030304"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-959335047"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="38D1B2C8" w14:textId="77777777" w:rsidR="00E2260D" w:rsidRPr="00E2260D" w:rsidRDefault="00E2260D">
+        <w:pPr>
+          <w:pStyle w:val="llb"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00E2260D">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00E2260D">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E2260D">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00E2260D">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:noProof/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E2260D">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5FC47AFF" w14:textId="77777777" w:rsidR="000D5585" w:rsidRDefault="000D5585">
+    <w:pPr>
+      <w:pStyle w:val="Szvegtrzs"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6F3B3482" w14:textId="77777777" w:rsidR="00281756" w:rsidRDefault="00281756">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5744C9C6" w14:textId="77777777" w:rsidR="000D5585" w:rsidRDefault="000D5585">
     <w:pPr>
+      <w:pStyle w:val="Szvegtrzs"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="2"/>
-        <w:szCs w:val="2"/>
+        <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="ar-SA"/>
+        <w:lang w:val="hu-HU" w:eastAsia="hu-HU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="63500" distR="63500" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="749248BE" wp14:editId="2AFDA02E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07054074" wp14:editId="6F865D8E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1575435</wp:posOffset>
+                <wp:posOffset>3740785</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>986790</wp:posOffset>
+                <wp:posOffset>10131425</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4467860" cy="173355"/>
-              <wp:effectExtent l="3810" t="0" r="0" b="1905"/>
+              <wp:extent cx="283210" cy="198755"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:docPr id="7" name="Szövegdoboz 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4467860" cy="173355"/>
+                        <a:ext cx="283210" cy="198755"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6CB89864" w14:textId="77777777" w:rsidR="00281756" w:rsidRDefault="00281756">
+                        <w:p w14:paraId="10C0125D" w14:textId="77777777" w:rsidR="000D5585" w:rsidRDefault="000D5585">
                           <w:pPr>
-                            <w:pStyle w:val="Fejlcvagylbjegyzet0"/>
-[...1 lines deleted...]
-                            <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:spacing w:before="47"/>
+                            <w:ind w:left="122"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:sz w:val="21"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
                             <w:rPr>
-                              <w:rStyle w:val="Fejlcvagylbjegyzet1"/>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:color w:val="C1C6C6"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="21"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E2260D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="C1C6C6"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="21"/>
+                            </w:rPr>
+                            <w:t>26</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
-                      <a:spAutoFit/>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="749248BE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="07054074" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:124.05pt;margin-top:77.7pt;width:351.8pt;height:13.65pt;z-index:-251658752;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:5pt;mso-wrap-distance-top:0;mso-wrap-distance-right:5pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVeTTJqAIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwqkhAAqmdoQpknd&#10;i9TuBzjYBGtgI9sNdNP++84mpGmrSdM2Plhn+/zcc3cPd/Vu7Fp0YEpzKXIcXgQYMVFJysU+x1/v&#10;Sy/BSBsiKGmlYDl+ZBq/W799czX0GVvIRraUKQQgQmdDn+PGmD7zfV01rCP6QvZMwGUtVUcMbNXe&#10;p4oMgN61/iIIYn+QivZKVkxrOC2mS7x2+HXNKvO5rjUzqM0xcDNuVW7d2dVfX5Fsr0jf8OpIg/wF&#10;i45wAUFPUAUxBD0o/gqq45WSWtbmopKdL+uaV8zlANmEwYts7hrSM5cLFEf3pzLp/wdbfTp8UYhT&#10;6B1GgnTQons2GnQjRxTa6gy9zsDprgc3M8Kx9bSZ6v5WVt80EnLTELFn10rJoWGEAjv30j97OuFo&#10;C7IbPkoKYciDkQ5orFVnAaEYCNChS4+nzlgqFRxGUbxKYriq4C5cXV4ul5acT7L5da+0ec9kh6yR&#10;YwWdd+jkcKvN5Dq72GBClrxtXfdb8ewAMKcTiA1P7Z1l4Zr5Iw3SbbJNIi9axFsvCorCuy43kReX&#10;4WpZXBabTRH+tHHDKGs4pUzYMLOwwujPGneU+CSJk7S0bDm1cJaSVvvdplXoQEDYpfuOBTlz85/T&#10;cPWCXF6kFC6i4GaRemWcrLyojJZeugoSLwjTmzQOojQqyucp3XLB/j0lNOQ4XS6Wk5h+m1vgvte5&#10;kazjBkZHy7scJycnklkJbgV1rTWEt5N9VgpL/6kU0O650U6wVqOTWs24GwHFqngn6SNIV0lQFogQ&#10;5h0YjVTfMRpgduRYwHDDqP0gQPx2zMyGmo3dbBBRwcMcG4wmc2OmcfTQK75vAHf+va7hBym50+4T&#10;ByBuNzANXArHyWXHzfneeT3N1/UvAAAA//8DAFBLAwQUAAYACAAAACEAUEcVQN4AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTqCEhxKlQJTbsKBUSOzeexhF+RLabJn/P&#10;sILlzD26c6bdLdawGUMcvROQbzJg6HqvRjcIOH68PtTAYpJOSeMdClgxwq67vWllo/zVveN8SAOj&#10;EhcbKUCnNDWcx16jlXHjJ3SUnX2wMtEYBq6CvFK5NbzIskdu5ejogpYT7jX234eLFVAtnx6niHv8&#10;Os990ONam7dViPu75eUZWMIl/cHwq0/q0JHTyV+ciswIKLZ1TigFZbkFRsRTmVfATrSpiwp41/L/&#10;P3Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFV5NMmoAgAApwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFBHFUDeAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" filled="f" stroked="f">
-              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+            <v:shape id="Szövegdoboz 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:294.55pt;margin-top:797.75pt;width:22.3pt;height:15.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDikv6p1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRFCyVqulp2tQhp&#10;uUgLH+A4dhKReMyM26R8PWOn6XJ5Q7xYkxn7zDlnJrvraejF0SB14EqZr9ZSGKeh7lxTyq9f7l9s&#10;paCgXK16cKaUJ0Pyev/82W70hdlAC31tUDCIo2L0pWxD8EWWkW7NoGgF3jguWsBBBf7EJqtRjYw+&#10;9NlmvX6VjYC1R9CGiLN3c1HuE761RodP1pIJoi8lcwvpxHRW8cz2O1U0qHzb6TMN9Q8sBtU5bnqB&#10;ulNBiQN2f0ENnUYgsGGlYcjA2k6bpIHV5Os/1Dy2ypukhc0hf7GJ/h+s/nh89J9RhOktTDzAJIL8&#10;A+hvJBzctso15gYRxtaomhvn0bJs9FScn0arqaAIUo0foOYhq0OABDRZHKIrrFMwOg/gdDHdTEFo&#10;Tm62Lzc5VzSX8jfb11dXqYMqlsceKbwzMIgYlBJ5pglcHR8oRDKqWK7EXg7uu75Pc+3dbwm+GDOJ&#10;fOQ7Mw9TNfHtKKKC+sQyEOY14bXmoAX8IcXIK1JK+n5QaKTo3zu2Iu7TEuASVEugnOanpQxSzOFt&#10;mPfu4LFrWkaezXZww3bZLkl5YnHmyWNPCs8rGvfq1+906+lH2v8EAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqJVq+4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSHuHyJO4sXSbWtrSdJoQ&#10;nJAQXTlwTJusjdY4pcm28vaYEzva/6ffn4vdbAd20ZM3DgWsVxEwja1TBjsBn/XrQwrMB4lKDg61&#10;gB/tYVcu7gqZK3fFSl8OoWNUgj6XAvoQxpxz3/baSr9yo0bKjm6yMtA4dVxN8krlduCbKEq4lQbp&#10;Qi9H/dzr9nQ4WwH7L6xezPd781EdK1PXWYRvyUmI++W8fwIW9Bz+YfjTJ3UoyalxZ1SeDQLiNFsT&#10;SkGcxTEwQpLt9hFYQ6tkk6TAy4LfflH+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOKS&#10;/qnVAQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGolWr7iAAAADQEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6CB89864" w14:textId="77777777" w:rsidR="00281756" w:rsidRDefault="00281756">
+                  <w:p w14:paraId="10C0125D" w14:textId="77777777" w:rsidR="000D5585" w:rsidRDefault="000D5585">
                     <w:pPr>
-                      <w:pStyle w:val="Fejlcvagylbjegyzet0"/>
-[...1 lines deleted...]
-                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:spacing w:before="47"/>
+                      <w:ind w:left="122"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:sz w:val="21"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
                       <w:rPr>
-                        <w:rStyle w:val="Fejlcvagylbjegyzet1"/>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:color w:val="C1C6C6"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="21"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00E2260D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="C1C6C6"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="21"/>
+                      </w:rPr>
+                      <w:t>26</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
-</w:hdr>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="09D2CADD" w14:textId="77777777" w:rsidR="003C3716" w:rsidRDefault="003C3716" w:rsidP="00E2260D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="52CDF924" w14:textId="77777777" w:rsidR="003C3716" w:rsidRDefault="003C3716" w:rsidP="00E2260D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D63501C"/>
-[...67 lines deleted...]
-    <w:nsid w:val="1862270A"/>
+    <w:nsid w:val="110512CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CB80ABAC"/>
-[...181 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="8B304D98"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
-      <w:rPr>
-[...15 lines deleted...]
-      </w:rPr>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...329 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -4434,1375 +14985,614 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A577415"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11A773D1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="44445C2C"/>
+    <w:tmpl w:val="3268388A"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="884" w:hanging="282"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...13 lines deleted...]
-        <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="hu-HU"/>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="109"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:numFmt w:val="decimal"/>
-[...315 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="483"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...430 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:w w:val="111"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1329" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="103"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1320" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1360" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2804" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="4248" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="5692" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="7136" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="2"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23BB68F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="945E48F0"/>
+    <w:lvl w:ilvl="0" w:tplc="A6965B92">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="830" w:hanging="259"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="103"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5AFE6038">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1758" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A422552A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2676" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="886E8A9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3595" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="268AE852">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4513" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="177093EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5432" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3BC42C46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6350" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="034606E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7268" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="36A4A512">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8187" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24464F8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="642090C2"/>
+    <w:lvl w:ilvl="0" w:tplc="D7FEECA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="982" w:hanging="272"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="106"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="14626ED2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1227" w:hanging="275"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:smallCaps w:val="0"/>
-[...8 lines deleted...]
-        <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="hu-HU"/>
+        <w:color w:val="8E8E8E"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="102"/>
+        <w:sz w:val="25"/>
+        <w:szCs w:val="25"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2" w:tplc="F2B81A24">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...70 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:pPr>
+        <w:ind w:left="2198" w:hanging="275"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tplc="57023CF0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="3176" w:hanging="275"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D0618D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4154" w:hanging="275"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FE3A942C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5132" w:hanging="275"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E4B0D236">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6111" w:hanging="275"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FD0C6166">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7089" w:hanging="275"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1FEC197E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8067" w:hanging="275"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583C2C6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D87CC9E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1147" w:hanging="528"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1147" w:hanging="528"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="363636"/>
+        <w:spacing w:val="-21"/>
+        <w:w w:val="102"/>
+        <w:sz w:val="25"/>
+        <w:szCs w:val="25"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="366"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="106"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="3269" w:hanging="366"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="4234" w:hanging="366"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="5199" w:hanging="366"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="6164" w:hanging="366"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="7129" w:hanging="366"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="8094" w:hanging="366"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="1" w16cid:durableId="577785118">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="2" w16cid:durableId="1902397560">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="3" w16cid:durableId="900867350">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
-[...5 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="4" w16cid:durableId="10381101">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="5" w16cid:durableId="833182697">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="181"/>
-[...1 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotExpandShiftReturn/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00522BFD"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00EE3660"/>
+    <w:rsidRoot w:val="005A2366"/>
+    <w:rsid w:val="000D5585"/>
+    <w:rsid w:val="00162610"/>
+    <w:rsid w:val="0035002B"/>
+    <w:rsid w:val="003C3716"/>
+    <w:rsid w:val="005A2366"/>
+    <w:rsid w:val="00632C8C"/>
+    <w:rsid w:val="00727AD3"/>
+    <w:rsid w:val="00987AD2"/>
+    <w:rsid w:val="00B24414"/>
+    <w:rsid w:val="00C40ACF"/>
+    <w:rsid w:val="00D9311B"/>
+    <w:rsid w:val="00E2260D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A02FAE4"/>
-  <w15:docId w15:val="{E4399FD5-46F4-4813-865F-B2E5C120D157}"/>
+  <w14:docId w14:val="0D54F45D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{90502B5B-7129-482F-8985-D8EF7A098034}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
-[...2 lines deleted...]
-        <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="hu-HU"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5824,51 +15614,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5937,51 +15727,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6129,636 +15919,197 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00162610"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hiperhivatkozs">
-[...1 lines deleted...]
-    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzs">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="SzvegtrzsChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00162610"/>
     <w:rPr>
-      <w:color w:val="0066CC"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Szvegtrzs3">
-    <w:name w:val="Szövegtörzs (3)_"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SzvegtrzsChar">
+    <w:name w:val="Szövegtörzs Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
-    <w:link w:val="Szvegtrzs30"/>
+    <w:link w:val="Szvegtrzs"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00162610"/>
     <w:rPr>
-      <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...8 lines deleted...]
-      <w:u w:val="none"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Szvegtrzs4">
-[...173 lines deleted...]
-    <w:name w:val="Szövegtörzs (3)"/>
+  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Norml"/>
-    <w:link w:val="Szvegtrzs3"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00162610"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:spacing w:after="780" w:line="0" w:lineRule="atLeast"/>
+      <w:ind w:left="1371" w:firstLine="1"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...66 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="lfej">
     <w:name w:val="header"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="lfejChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00084B6D"/>
+    <w:rsid w:val="00E2260D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
     <w:name w:val="Élőfej Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="lfej"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00084B6D"/>
+    <w:rsid w:val="00E2260D"/>
     <w:rPr>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="llb">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="llbChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00084B6D"/>
+    <w:rsid w:val="00E2260D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00084B6D"/>
+    <w:rsid w:val="00E2260D"/>
     <w:rPr>
-      <w:color w:val="000000"/>
-[...149 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...67 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6978,86 +16329,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3649</Characters>
+  <Pages>6</Pages>
+  <Words>1212</Words>
+  <Characters>8366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4169</CharactersWithSpaces>
+  <CharactersWithSpaces>9559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>kukoda.ilona</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>